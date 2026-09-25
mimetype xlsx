--- v0 (2026-09-23)
+++ v1 (2026-09-25)
@@ -1231,51 +1231,51 @@
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fced386da22d21245314c7b3a9a9c6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6df35e76266222e54edafcd218cbf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d0782baa6a8ada94a3a80fe33a7743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486af3ebc680e616b4fe3a4911c03b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa41df557bdbc603e20db7432047cf65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe4c65c2b2d98f2500412e9f9d81166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1727586b1eb1c4f687e9e02f5a9fa117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6963229ac30dc436a72f47bbc92e738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd693024dee8a869897cb72600aeaca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d92648e61ed8b2c398b78db931fe1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618342bc28e6b1c4f7d95aefe4ad27e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53496d088a7e77b1b6f76ea7382290d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b7b0f02324deb64fa97fc402161cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71bd7a8b2ca6ac0c27e286b1038ad314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904038d3342b3bdcf9660a3885bc2da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b55569a0346ff27451313db988cfd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e842253cf2c5af0d52e1045c2355617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32c0d07aa47e7ac72939fe850377f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49e83acecbf6b323c291bfd6e4207f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9500d58e43ef5153c8f842af7a6f2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece507b738fc27dbea799ecfb33ad6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b72a0ac36eabf78c2ed643bc6e38822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6906335e9210a5b684d09c085deb5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4574dda67764f96c0318319b6f06c9224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5f4d12a7d58d5300aa36c78bab94125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bff93f6df553acaf14144dbd50232a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc405dca1f76cbb987aa639733084f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fed10fdec4402449f2d3472bef8d3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698bd96d3b3115304a71e41bbd78c8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3145dc4efa51666fdc2bc0ce86fad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b05e20a45e377b1437957abcb2e3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c763201a191e1cedb1d4799a164c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c042953614ae814449346159fbc7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818e8098d96251b2fe5315d7c108efe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e34cd62497b528d9ba612f993d35be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c37f19c1f152cfb39e30244a1222836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ae5b2361e0c250ce580c6027ac16037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7a029d6e2fff25a345afbf852a68838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d9c0e152c5423eea3caeb7d3e302239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdac310d7c93e4ecded199d4ae0661540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a090413c778a7829a7d26c943d7f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba000b102f5de0b05bc6261d2331ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823fcc57efeae926a937b8bae61036143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a4cc2b09ebacb2abec753debdabcb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4b3bcdb524678fdd084ce2f13dc6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a207ae822406422bd01c7f123e22346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10985d68ff325b10f50fffdfe7eedc4647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93473675a1587967cf4253e16596a3ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a9811a2875a96e448ef690a01129b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e9a48fd965e44477d8134c7e9431a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f48c27f805ac9d809e607c06a4770d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b0090bff56db101fcef83b426005352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc7707f3b492573ebed1b2711712ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9698f050fe49367264c02e50010cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403cd5e96856049b8b32588554c53e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585f6ece74906268a15ae66dc28692e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46ac1ae0aef71cac5d65977367dfe357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32ca3c79ae5ca842ff55c4390b3be658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a25daa9c5c905ec64c6ebea4cb02659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2f9b8351e3de7a1d212c11d02adcc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335732b1984a0d252b162fea2931cab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef4838c22660caec170dd9d43558e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169acc656372cf484983711f1599e5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab6ac1cd6a5414eba3b533ccf5ffa864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a4dc3f6ac7b029528095c2133f75665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18db2ae0dc1ea4b81298d69e85c9cf766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de50ab06657c699f4d801413953a4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf5055d3362315935d9f9d437e01ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f3efe3032a1b6c17c6ebe2429084d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360d49a5d8fd806076a713af7e6be0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb581a01601017a829d47199a93caed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc77d6386f6999bc38b7775460319c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed456758966a97421b39da100631bab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0d8e2385a42dbf5a8a725b1d5b8c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b26eac76f042406223c395e329063075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66722815b9ffd219b0a3726c99e4825976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc5f5e5d2e86229e41010a254ed10977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec99b502c407200ef4d720bdb4ca75e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae1de9ea62099f4411bb3bcc14b8f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b7380ab98219f2a73680b5a9a6bb180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f97588e48398c86be3eeb66ae3d8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59f7e15c8e6f86f87c9e20b28d113482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298f21c22301b89127c3f63e7981ec283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdabbc7b06c09b0b937041617b907da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cd5b011e56d666c05ec66528eea2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4271fddf113abdab6d0fb8765a6b8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba3f9115922e58aec7c398be080a5487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181cb50abc84babfa7157872fa8521888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92fcd2870c3cd94d2a9a7eeb78b39889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e421b37325c46390127ecf57f3f3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda05d32abc782389d6808c900f62ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0c452d224e85b47bfe0a6f95576d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a009c3648bc68d2c948534beb8bda793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c940c50327d29e7d49ffff46069ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1e1f6f5c712e4755f69aeba1afe5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb781f60080582992b001961f677f2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d71a490b8fb6f18b6b548fd4f7d4997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79098ad9394736e978c56018c33e7e6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae3531c1a472b830bc1cda619c867599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652318b68a78966d63b17faa656d90a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaf544556252e0985bd25402c247bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b32bc257ae664af28cc40defbde85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea335ec6cbc8b76139dd0122ec989c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220d2d2753aae4f6548a36bef75390f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6e80fc13d590a1c2d766aa4a3a8ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae902a899d08650cb7fed248571eb16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03675885d3cc27d2c601b3897b7de079107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13418e3781e76e83c3b67ba1bcbf7669108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cc1a7ef13600f993d4d7822fe4bdb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262e572538ea4c76be46fd6cfeaf4fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a81b6853b17caf6145f78b9985202111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da62c41e02934cb70156e75c0918b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e944be24a233feccb0006b4ae41d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc409d7ce05e9301e89758f12dd23fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d6ff72e7d7de6bc52806c923dd2ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81ebd2b1140fc66f6d268bcd045dfc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc760428a26a6b72f9147dffbb115e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5415b65ea48794cdb1ba5e2bbd5f73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d417c45c061661c11cb3d92264159d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df223e6fe4cba586910e14385c268f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555633cf147fd91963953cd164718f60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596600beaa8c654b9f24e95558d24f89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f67d0efd3dad7ab2fff61f5afeb281123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84253b9415ef54145a8fdfa061b1b6f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304256ea6451150f126a832d7a541fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3a7791c5933cd184cac7792326148126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef144b54c43fdaed8499b8f5720a409127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69db1c18e8f4e4a506728bc65d2ec8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af682f32dba1650d9e3b09fbb6a8b0bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f601fad7f0feef263a26bad5387e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88297047934e8e47102ae3df08fd9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95ab9fa05e693d772ef854e982dfb0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead1c507c853c8e157f15e0806a2ab2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd52f4ad733d30a5cd5a68633935fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70140825e4bb19190f6ada1e629fc444135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da58b8f0b6f2234fd36ad94293982e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603f55ae08c78b158a3121d9bdab9f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b79aabde5d1db5c1b4094048e00334138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e1e46741460b7a8e73edd034ab3a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff903cfbec34822a965a644032412c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b176baf46cb83ace4a45b7db4c5d4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be44446b9b6d3215283d73e75c8ad2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65345fae2d76ff957fb61c4afb95572143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f5fdea3620f4395c1d2fddc41325b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fab9f9d12db3fb0633833ec0e026a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef709c32f7569095c5878274866a7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81082ce11681fc5a895620da02b0851a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17173c84883947f3b1b5a1c123b3e07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649eedad95e5db5d654ea7bf06aaedb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5e8beebef7e97e5b1d0dfc02b3439150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289966d3cd5bbeb3afd78dea25fb0ad8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ee29974c454547891c2e8fcd3c6fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8d153930f8eb08e7174415ced641e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c0a41536b2bc3f9d2e7d1483be2aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e062a108069de5c6fb9044da97b162155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e782441f7a95897e482fa68697c7ec6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdaf12c169234b4236c7b3db6bf2c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e12078f3e3a8888457c011eaff0d8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac054a1fd45d0c7c34feae95cd36a52c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610b86c855a6670de29ccc59a398ef2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5539412a46ddb18e01cb3b349dd7bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2440b03cbb9231ea86a0b215d3f11162.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ac07cfa5e0dd8a955683f95de579b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5dcaf317d18457684468b8fdb445e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8bd5f6ecac48071cc130b021e7a373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1145c35b88b646bd1fe5be028769e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78afa915721530edf92de133a136b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f19e86b030f00044e625cfdd629d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fb1574d41f29bd514e47f17fcd6557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5597234dd269a30f134d346cb583a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c128912db18d0c5ba6a5ec80e8d4519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8edde336ef2bb34bf372ff92d16b3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7477fbf93202b4dc6693505bfafd3f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006914f0aa11dac722b8e620407cdecb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a8b4d5d61108354307e3980ed664e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016d2f65a48258c9c6f33e0b8ab699a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c748086b51b9e7c4af31d6d6c4e7f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec731c74e7e64375b77d7fb81ad1b4db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c7079650d2177f817469abe4d731517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7278311cbf4f3bc429e02a424e52118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d0aebb8c649f7395dbfdae4a1504019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea398e3e22a1ccd03316b3255b3a47620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6a2cae97c7f61a74b8adc0f7e0d4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf423bdd63d1f416c44c98b08defa922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973525982dee4ce7e8fbd8c9e84adc223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79582bc777b4c2a0788faa6e6cd017e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939159beb712c4fc8fc4688920b2a0c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c299e35b548fd026f046c16266fcf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df500907fe1b281283fe59bf6f620e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19910b273bc62f1abc205c75458c2b5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852198fb0d027da62e7eb4c62ff2a1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93ffb03db3c118b29a6156e8b01c1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2748b553b23312e6ec21241cf418f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2211db4e730bc1034c362faf32faf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b551698369259c2ced636eda83974933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637b40f2f14a1ac55d8f03b5ae07f6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f88cb6d51aa4100f8b855205c3602d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b205a751f48cac975d15d27dd3035d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffd3af911dbd074c0e868991ae467537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec136dabc47b1bd2a0aa3798bfb9867d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d07f02677c531c5c231d635377376e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4664a3728c34cfad9a5dc21642ee86040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab62bed07a9320b977a95c88175eef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b793f5f3c9eb4a622944a391a7865e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f5dc9c5dbc09e62ebbeb156f77d5143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cd4e1f8ef23892e67f016b893254844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ae5e53a3c78af26031e6a784f9e2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7298bd2b447edf19e646500f51cf43346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9909e829295e8523e0d5d463bf1dca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46667c9be5a33511d733b4a5a7d9ebe348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4b06a88172828748b8e79de5c697e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f43203a0ce878c43bb4d5674a8fc5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f3154ab9b83d8d9b39f1578640a6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4b516823c73e285cf2c699588769852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2ea6a187b820f5d9a6b11c3e6612c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03da5662a4bcdc9763dc1f0a852b61854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69daa40e62191b5db2a668894a8b1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429a30bc20fa909de68c821888ae55f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810264d7aa0f5f092489fbcaf74702f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4a9910711007fb111ec7c82ec63e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f7e87b71826825e49f42e187c6eda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caaed489140ca6674713c7a68799ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629c5eae028d97ac9f6bacb11b4092161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec26567d1a572ff7a198d30f1e6e8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855c7b32b114dfd8815ef78c74e30b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bd3d6a8290ce3e24b7bd281dc83e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda8b69b25b9e24793ad3676c06396065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4d34468d8ba0bd4f1091227d6492166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99468391ded6918a3fbfa2f520b97cf167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b36a242b5f94044b138437b7d44e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177390fe2437fff444fe97e8c740a2d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8c341dab2f307aafbb4339cee27b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5d019c49848d6e0d2747b0184db7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339aac891d2f9fe1c81acfb88a1a4a4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5ba66e4ce0b632d1b83b6b44fa0dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6d11e7989db22bc4c077b685b6b7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6aafd6c6c6fda3996fbbeac9af41475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d83f44b4882243f906d475160d036576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48e02bc37c8a01dccc3cd25d101b0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e4b08ec71c11740bc91d4f989417478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ec54033fa197407cf22102508a68d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af33e63c5cfc8e583fa561176637dd380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18ee0c2b05e5fbfab941ddf082a0af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318080296cc5ab3990ff6c150fa310f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80e1c693f6926b4fc5cb6c34a2d14c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1f2d0497f5a06ab936a36b8085a0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08febd240e7c2a0576e98e585fc94d2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326d2e182275c9137d3cbb6d46719e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f2abe75fae88ca9c82c6005205e4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20831a4b90b7776b17f21a54154c23288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746cdcb1e3051f5a33d4e6778f3c34189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db371b02f85cd99f96b8408cd30b9a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d255210761e3da0c12849b1f7b6307c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b18ad0be29c349b8d686332042c5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694450881f29598d4f50dbce32c1f30393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30328e51c4e98acb71e1b690c91c962294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba281660f60cf41b0e508084be2f0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11f3728240f97f57690c7935112cfc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ed53003947619b6a2607892866fc997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886fb7dc16c96f1b7f88171cd153cce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7a42551acee4183982b2adefa73ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657a54f698a3d86bad3a94198064a47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51c2850a21f0261209d2b700c16b04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f282529d834c5898c6755942a0218102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dad45d2e20280c8c417eff76cd089103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02422f112b65522dfbc82b01e458801104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae6cc570b1f68f39235c4e850a5639105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8c5a499c1a269cb410efd928203f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af0106b16472dffa390a54e9a61372107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd6a06503a6a14b25654d7eb307010108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b022519ae4634307d0bfae46b067324109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3cbeaa2c370be5ad86bacef8754fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b764c76b815dda919382d5753bd0b34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be70121be609259282740d8ab8b6ff4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706419310f17eb1a189668c46511fc0e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6939182b6856169f1794c503ff7cd0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381ea5d1b9d137ce0836b52fb86ce2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968ef306f94cf78e63f840bdac0fd1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b95f0cdefead9d353dd83cfb0544a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c637de6c3587ee97abf6560c3f4d5a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00cb5af829dc67acbffe12dd0f9be1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991013020c62bb6da4f0ab62c0d02242120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751e14dcda69980da7ee9c987aa900d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db76739fe8a1e51105e0e42c0d6c8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebc5e23c99e5f9a94f2b1c97ab68b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a418759f2886b8b1988e5e784407b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ec7bc83e9e140930bc3b544dfcc53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bc4ed888cfd680fc69c196324e588126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a2803d0735c34d6daf7858a92e7bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49057258a114d93a4002f3ef1ebbc8bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaeda0ba9bacd5ca5062ce535add57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a26949c187cfd2615675ca1cf8e18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cf1dd6ac1768e7976c6574863812f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d6c0625e59c55423caae951dc4746132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132d013eb642426d029806d0c7fbacc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799968cf18ceec71e0ebf72592c5dd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23530154da9fe31373f21dba0b55948135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616205afc5e54bf8665c2edc794e8ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463dcbce4959e8fb8f3ccd55ad1d958137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c554e48a5fa3e222fe3a7177c4db4bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d6825ea3dc54578f2b2f3c8a05c33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fa85fef2c8dcdfdd81b4c67b48865140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4ec4190c34d48ccaaa1c9b94ae82a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8344bfba83a03d495fc82deebf896142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05697635037c344e5f48cb477981d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb44e0d63890dc3e728e3716c10cfd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee709fb4a637099286a10643e515bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96900b23344df5000e7c39bac50db91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca171ba14718f5ee03df39a69068f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da373d8d43b24f0be7dfd4a8341a50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e35712f2391de157ed393bafb3129a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaa14a9a11b780cb5346f0e84b9f3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d13b91b02563f61c31c8d55a5dcbaa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb250d6fa1e85926b2193033e66f6aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757f13e34671be16289cf7e0a3e3ba9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d49cc0a6f5395d7ca873683d396c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f67699d3f8770415f322b8dd90b60a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52ad1ac86a097d3db2d30675268b12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06f6362db1c97810bb1d0da83693ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412b404377d98ca260f0cc41f3c87e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c8046a5c0dbe1d749f3915de026fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe6b5fd76b01fc488363aba19996b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1fde13946a8a0210532fbe16212de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decff8d0d3de8ae20a0bda16b52d205d162.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="219075" cy="122873"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>